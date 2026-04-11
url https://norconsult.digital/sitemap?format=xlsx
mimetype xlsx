--- v0 (2026-02-25)
+++ v1 (2026-04-11)
@@ -1,8508 +1,1459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd345d17c0a6a4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cea5419ecf8428cb20601e3cc3c210a.psmdcp" Id="Rcba2ecc7d32748d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdcee63ad58419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f23c7cba06e94dc38dbc1fac5d28db58.psmdcp" Id="R75e2bc43005b4364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Tjenester" sheetId="1" r:id="rId2"/>
-[...11 lines deleted...]
-    <x:sheet name="Annet" sheetId="13" r:id="rId14"/>
+    <x:sheet name="Loesninger" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Produkter" sheetId="2" r:id="rId3"/>
+    <x:sheet name="Tjenester" sheetId="3" r:id="rId4"/>
+    <x:sheet name="Karriere" sheetId="4" r:id="rId5"/>
+    <x:sheet name="Prosjekter" sheetId="5" r:id="rId6"/>
+    <x:sheet name="Aktuelt" sheetId="6" r:id="rId7"/>
+    <x:sheet name="Kurs-og-arrangementer" sheetId="7" r:id="rId8"/>
+    <x:sheet name="Om-oss" sheetId="8" r:id="rId9"/>
+    <x:sheet name="Annet" sheetId="9" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>
   </x:si>
   <x:si>
     <x:t>Sist oppdatert</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 2</x:t>
   </x:si>
   <x:si>
     <x:t>E-post sendt</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.no/tjenester/arkitektur/</x:t>
-[...2 lines deleted...]
-    <x:t>19.02.2026 10:49</x:t>
+    <x:t>https://norconsult.digital/loesninger/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.01.2026 11:48</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.no/tjenester/arkitektur/bolig-og-fritid/</x:t>
-[...6659 lines deleted...]
-    <x:t>https://norconsult.no/aktuelt/lb-consult-blir-en-del-av-norconsult-1/</x:t>
+    <x:t>https://norconsult.digital/loesninger/samferdsel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.11.2023 10:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/loesninger/bygg-og-eiendom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.05.2024 14:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/loesninger/energi-og-industri/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/loesninger/samfunn-og-byutvikling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.10.2024 11:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.03.2026 14:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/prosjektgjennomfoering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 13:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/kommune/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.10.2024 11:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/gis-forvaltning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/gis-innsyn-og-medvirkning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-anbudsweb/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.06.2025 10:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-road/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2025 06:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-road/isy-road-gravetillatelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.03.2025 16:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-road/isy-road-feilmelding/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-road/isy-road-fdv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-beskrivelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.04.2026 11:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-byggoffice/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.01.2026 08:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-eiendom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.05.2025 07:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-jobtech/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.03.2026 08:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-proaktiv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.11.2025 10:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.09.2025 07:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/3d/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2025 06:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/arealplan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2025 06:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/kartforvaltning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.03.2026 08:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/oppmaaling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/medvirkning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2025 06:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/plandialog/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/analyse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2025 06:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/matrikkel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/omraadeanalyse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/isy-gis-web/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.10.2025 06:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/pix4d/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2023 11:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-calcus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.04.2026 11:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-prosjekt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 14:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-prosjekt-oekonomi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.01.2026 12:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/planprosessen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.04.2024 08:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/byggesoeknaden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.04.2024 08:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-map/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 14:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-map/arealplan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-map/felt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-map/beredskap/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-map/dashboard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-map/ebyggesak/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.02.2025 09:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/peanuts/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 08:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/isodim/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 08:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/pubedit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/rasteredit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 08:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/rebar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/steel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/spesialprodukter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/rebar-for-revit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.03.2026 07:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/safety-for-revit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.03.2026 07:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/exportpdms-for-microstation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/importpdms-for-microstation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/microdraft/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/exportpdms-for-autocad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/importpdms-for-autocad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/review/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/exportplant-for-autocad-plant-3d/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/exportpdms-for-inventor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/importpdms-for-inventor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/exportpdms-for-revit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/importpdms-for-revit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/exportrevit-for-autocad-plant-3d/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-prosjekt-plan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/norsk-prisbok/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-linker/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.02.2026 11:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/ns-3420/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.01.2026 08:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-park/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.06.2025 08:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/ramme/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.09.2024 09:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/fem-design/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2025 06:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-decision-making/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.09.2024 13:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-design/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.09.2025 10:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-design/betong/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-design/staal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-design/tre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-design/integrasjon/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-design/allmenne-laster/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.06.2025 11:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-project-controls/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.10.2024 12:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/sikkerhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.04.2025 09:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/sikkerhet/hva-du-som-kunde-kan-gjoere-for-bedre-sikkerhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.11.2024 10:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/sikkerhet/hvordan-vi-jobber-med-sikkerhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.11.2024 09:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/sikkerhet/hvordan-vi-jobber-med-sikkerhet/datasegregering-mellom-kunder/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.11.2024 10:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-havn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.06.2025 08:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/tjenester/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/tjenester/datadrevet-innovasjon/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.01.2026 11:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/tjenester/datadrevet-innovasjon/maskinlaering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.11.2025 09:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/tjenester/raadgivningstjenester/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.04.2026 13:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/tjenester/it-sikkerhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/tjenester/design-og-brukeropplevelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.01.2026 07:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/tjenester/systemutvikling-integrasjon-og-forvaltning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.03.2026 11:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.09.2025 11:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/raadgiver-innen-maskinlaering-og-kunstig-intelligens-mlai-trondheim/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.01.2025 13:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/raadgiver-innen-maskinlaering-kunstig-intelligens-mlai-sandvika/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.01.2025 09:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/seniorraadgiver-it-sikkerhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.01.2025 13:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/systemutvikler-sandvika-torgeir/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.01.2025 08:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/sommerjobb-2025/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.01.2025 08:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/systemkonsulentraadgiver-kommunalteknisk-forvaltning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2023 13:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/nyutdannet-i-norconsult-digital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.10.2023 10:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/sommerjobb-hos-norconsult-digital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.10.2023 10:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/systemutviklere-sandvika-marit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/systemutviklere-trondheim/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.01.2026 07:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/systemutviklere-oslo/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.01.2025 09:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/systemutviklere-hamar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.01.2025 09:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/cloud-engineer-sandvika/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.03.2025 08:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/fagspesialist-kalkyle-og-produksjonsoppfoelging/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.04.2025 08:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/raadgiver-innen-maskinlaering-og-kunstig-intelligens-trondheim/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2025 19:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/supportmedarbeider-vegdrift/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.05.2025 13:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/frontend-utvikler-trondheim/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.01.2026 07:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/sommerjobb-2026/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2025 07:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/avdelingsleder-salg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.09.2025 12:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/it-projektledare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.09.2025 10:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/systemutvikler-backend/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.09.2025 09:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/systemutvikler/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.09.2025 09:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/sommerstudent-innen-maskinlaering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.10.2025 08:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.11.2025 12:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/raadgiver-kalkyle-og-produksjonsoppfoelging/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.11.2025 09:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/seniorraadgiver-gis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.11.2025 08:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/raadgiverseniorraadgiver-gis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.11.2025 08:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/seniorraadgiver-informasjonssikkerhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.12.2025 08:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/konsulent-innen-maskinlaering-og-kunstig-intelligens/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.01.2026 13:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/innovativ-systemutvikler-med-vekt-paa-backend/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.01.2026 13:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/roller-innen-digitale-tjenester/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.03.2026 11:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/raadgiver-kalkyle-og-produksjonsoppfoelging-1/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.03.2026 13:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/studenter-og-nyutdannede/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.11.2025 14:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/erfarne/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2025 10:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/kontakt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.11.2025 07:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/prosjekter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.04.2023 12:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/prosjekter/maskinlaering-utslipp/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.04.2023 01:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/prosjekter/banebrytende-prosjektarbeid-under-bakken-i-baerum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2023 18:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/prosjekter/norconsult-digital-din-digitaliseringspartner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2024 09:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/prosjekter/med-bim-gaar-byggingen-av-bybanen-paa-skinner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.02.2026 07:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/prosjekter/tegningsloes-armering-er-kommet-for-aa-bli/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/prosjekter/driftsoptimal-loesning-for-kraftproduksjon/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.02.2025 13:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/prosjekter/systemutvikling-for-en-bedre-hverdag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.09.2023 08:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/prosjekter/maskinlaering-for-en-bedre-hverdag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.02.2025 09:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/prosjekter/naa-skal-maskinene-laere-aa-lade-seg-selv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.02.2025 09:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/prosjekter/kunstig-intelligens-paa-nattbordet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/prosjekter/informasjonssikkerhet-for-en-bedre-hverdag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.09.2023 08:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/vi-endrer-navn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05.2023 08:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/digital-vegforvaltning-kan-bidra-til-aa-snu-etterslepet-i-vegvedlikeholdet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.04.2024 07:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/skal-utvikle-loesning-paa-massiv-samfunnsfloke-og-ta-den-internasjonalt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.04.2024 09:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/til-topps-i-kartverkets-mapai-konkurranse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.04.2024 06:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/victoria-og-eivind-har-rene-maskinlaeringsjobber-det-finnes-faktisk-ganske-faa-av-de/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.01.2025 07:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/kutter-utslipp-med-cutting-edge-teknologi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.01.2025 07:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/klimaklok-markedsplass-for-masser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05.2023 08:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/viser-vei-med-papirloes-prosjektgjennomfoering-for-nye-e39/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.10.2023 10:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/miljoesertifisering-av-bygg-i-isy-eiendom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/statens-vegvesen-vant-aarets-isy-innovation-award-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/banebrytende-prosjektarbeid-under-bakken-i-baerum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/9-agder-kommuner-tar-i-bruk-isy-proaktiv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.01.2024 09:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/fra-new-orleans-til-norconsult-med-ekte-kjaerlighet-for-kunstig-intelligens/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2024 10:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/landet-jobb-etter-bedriftspresentasjon-paa-ntnu/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05.2023 08:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/systemutvikling-for-en-bedre-hverdag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/stroemlinjeformer-organisasjonen-ved-hjelp-av-oekonomiloesning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.06.2024 06:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/digitaliseringsboelge-skyller-over-vannkraftbransjen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/bedre-kalkyler-paa-leveranser-til-prosessindustrien/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.09.2024 11:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/kamera-i-byggekranen-lager-automatiske-3d-modeller/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/hjelper-flere-aa-nyttiggjoere-stor-baereevne-i-smaa-staalfibre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/forenkler-baerekraftsvurderinger-i-samferdselsprosjekter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/vi-styrker-den-digitale-baerekraftsatsingen-med-pure-logic/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norges-foerste-digitale-planvarsel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/isy-design-geoteknikk-gjoer-prosjektering-av-stoettemur-og-fundament-til-en-lek/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/forvalter-gamle-bygg-med-fremtidens-teknologi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05.2023 08:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/treffsikre-modeller-for-kompleks-geometri/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/vil-pdfen-til-livs-lanserer-soemloes-tilstandsanalyse-for-bygg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/tar-i-bruk-alt-i-ett-loesning-for-eiendomsforvaltning-i-skyen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/fra-papirflyt-til-elektronisk-stroem/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/kunstig-intelligens-paa-nattbordet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.09.2023 11:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/laanekassen-med-maskinlaeringsinnovasjon/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/naa-skal-maskinene-laere-aa-lade-seg-selv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/team-over-teknologi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/effektiviseringssuksess-for-statsbygg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/statens-vegvesen-mobiliserer-for-mer-maskinlaering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/ny-bim-funksjonalitet-gir-samferdselsoppdrag-nye-muligheter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05.2023 08:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/slik-kutter-vill-urbanisme-hoeye-klimagassutslipp/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/maskinlaering-for-en-bedre-hverdag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.01.2025 07:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/informasjonssikkerhet-for-en-bedre-hverdag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/nordnorsk-entreprenoersuksess/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/byggesoeknaden-forenkler-soeknadsprosessen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/isy-gis-er-klar-for-overgang-til-ny-fkb-standard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.01.2024 09:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-digital-utsatt-for-dataangrep/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.07.2023 12:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-informasjonssystemer-og-norconsult-astando-blir-norconsult-digital/</x:t>
   </x:si>
   <x:si>
     <x:t>09.11.2023 13:03</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.no/aktuelt/norconsult-signerte-ny-rammeavtale-med-nye-veier-1/</x:t>
-[...1730 lines deleted...]
-    <x:t>21.01.2026 09:51</x:t>
+    <x:t>https://norconsult.digital/aktuelt/norconsults-cathrine-kirkoeen-bere-kaaret-til-en-av-norges-fremste-tech-kvinner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/ny-konserndirektoer-for-digitalisering-i-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-med-beste-foredrag-paa-den-kloke-teknologi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/fra-entreprenoerbransjen-til-norconsult-med-verdifull-digitaliseringskompetanse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-aapner-kontor-i-arendal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/fredag-6mai-avsluttet-norconsult-baerekraftsuken-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/nils-morten-huseby-valgt-til-ny-styreleder-i-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/foerste-kvartal-2022-nordisk-vekst-og-forbedret-loennsomhet-for-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-en-av-de-foerste-i-europa-med-teknisk-verifikasjon-paa-eus-taksonomi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-maa-utfordre-kundene-paa-baerekraft/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-forsterker-satsingen-paa-digitalisering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/sterk-vekst-i-brumiljoe-etablerer-egen-bruteknologigruppe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/ceequal-inn-i-samhandlingsloesningen-isy-prosjekt-forenkler-baerekraftsvurderinger-i-store-utbyggingsprosjekter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/gjoer-vei-i-vellingen-for-digital-veiforvaltning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-skal-prosjektere-for-bybanen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-styrker-den-digitale-baerekraft-satsningen-med-pure-logic/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/15-nye-vdc-sertifiserte-medarbeidere/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/trondheim-kommune-vant-isy-innovation-award-2021-for-digitaliseringsloeft-av-endringshaandteringer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/skagerak-kraft-ble-tildelt-isy-innovation-award-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.11.2023 16:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/skanska-norge-inngaar-saas-avtale-med-norconsult-digital-om-bruk-av-isy-project-controls-for-kalkulasjon-og-kostnadsstyring/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.04.2024 13:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/isy-prosjekt-anerkjent-i-prestisjetung-kaaring/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.04.2024 13:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/stadig-flere-kunder-velger-isy-prosjekt-oekonomi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.02.2024 09:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-arrangerer-baerekraftsuken-for-fjerde-gang/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.04.2024 11:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-digital-og-kunstig-intelligens-baerum-ressursbank-faar-ein-stein/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2024 10:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/vi-lanserer-norconsult-digital-learning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.05.2024 05:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/lovende-algoritme-skal-lette-detektivarbeid/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05.2024 08:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/naa-lanseres-porfyr-et-finnno-for-overskuddsmasser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.09.2024 06:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/ki-effektiviserer-arbeidet-med-aa-gjenoppbygge-fiskebestanden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.06.2024 10:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/oversiktlig-styring-av-utviklingen-av-ski-sentrum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.06.2024 14:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/fremtidens-loesning-for-prosjektkontroll-for-entreprenoerer-er-her/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 13:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/geir-harald-vale-blir-daglig-leder-for-norconsult-digital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.10.2024 11:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/ni-kommuner-i-kongsbergregionen-har-valgt-isy-gis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.10.2024 09:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/autodesk-samarbeid-forenkler-prosjektstyringen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.10.2024 06:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/nytt-ki-verktoey-forenkler-norske-standarder/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.10.2024 11:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/ny-karttjeneste-forenkler-kommunikasjonen-for-trondheim-kommune/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.11.2024 09:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-digital-finalist-til-byggenaeringens-klimapris-2024/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.04.2025 06:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/nte-energi-vant-isy-innovation-award-2025-for-samhandlingsplattformen-teknisk-saksbehandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.02.2025 07:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-konsernet-markerer-kvinnedagen-med-intern-bevisstgjoering-inspirasjon-og-debatt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.03.2025 05:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/oslo-havn-kf-velger-isy-havn-fra-norconsult-digital-for-forvaltning-av-havnedata/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.04.2025 07:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/revolusjonerer-driften-av-norske-havner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.05.2025 09:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/digitalisering-av-byggenaeringen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 12:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/sommerstudenter-bygger-digitale-tvillinger-og-kompetanse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.08.2025 10:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/fra-energi-til-digitalisering-cathrin-fant-sin-plass-som-systemutvikler/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.09.2025 10:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-effektiviserer-anbudsbeskrivelser-med-isy-beskrivelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.09.2025 11:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-digital-skal-utvikle-og-drifte-nasjonal-tjeneste-for-arealplaner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.10.2025 07:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/fra-produktutvikling-til-gruppeleder-samme-driv-loese-vanskelige-utfordringer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2025 10:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/hva-er-en-ki-workshop-og-hva-faar-du-ut-av-det/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.11.2025 14:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/digitalisering-av-arealplaner-skal-styrke-klimaarbeidet-i-moere-og-romsdal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.11.2025 10:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/fra-digital-ambisjon-til-konkret-verdi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.11.2025 09:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/vilde-brennmoen-nominert-til-aarets-kraftkvinne-2025/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.12.2025 10:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/innovasjonsledelse-i-praksis-slik-utvikler-guru-seg-i-produkteierrollen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.12.2025 11:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-digital-styrker-digitaliseringsarbeidet-med-to-nye-toppledere/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.01.2026 10:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/fra-sommerstudent-til-gruppeleder-i-norconsult-digital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.01.2026 11:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/12-kommuner-i-gudbrandsdal-velger-isy-gis-som-sin-forvaltningsloesning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.01.2026 07:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/aa-bygge-bro-mellom-teknologi-fag-og-ledelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.03.2026 11:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/fornybare-synergier-i-praksis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.03.2026 11:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/fra-pilot-til-plattform-slik-tar-veidekke-ki-i-bruk-i-praksis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.04.2026 07:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kurs-og-arrangementer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.04.2026 07:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kurs-og-arrangementer/isydagene-2025-isy-prosjekt-oekonomi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.06.2025 06:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kurs-og-arrangementer/isydagene-2025-isy-jobtech/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.11.2025 08:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kurs-og-arrangementer/itdagene-2024/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.09.2024 06:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kurs-og-arrangementer/kurs-for-online/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.01.2024 13:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kurs-og-arrangementer/iv-dagene-2024/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.01.2024 11:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kurs-og-arrangementer/bedriftspresentasjon-navet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.01.2024 10:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kurs-og-arrangementer/bedriftspresentasjon-abakus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.01.2024 08:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kurs-og-arrangementer/karriereuka-uio/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2023 20:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kurs-og-arrangementer/itdagene-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.09.2023 10:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kurs-og-arrangementer/bedriftspresentasjon-omega/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.09.2023 10:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kurs-og-arrangementer/karrieredagene-ntnu/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.03.2023 18:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kurs-og-arrangementer/prospective-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.03.2023 21:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kurs-og-arrangementer/itdagene-2025/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.08.2025 06:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kurs-og-arrangementer/isydagene-2026-isy-jobtech/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.02.2026 08:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/om-oss/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.01.2026 13:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/om-oss/kulturen-vaar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.08.2025 07:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/om-oss/baerekraft-og-samfunnsoppdrag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.10.2023 11:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kundesenter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.03.2026 14:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kontakt-oss/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.01.2026 11:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/personvernerklaering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.04.2023 07:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/soek/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2023 16:03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -8521,51 +1472,51 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8812,51 +1763,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F129"/>
+  <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -8903,36655 +1854,5663 @@
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="B6" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>8</x:v>
-[...3318 lines deleted...]
-      <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F578"/>
+  <x:dimension ref="A1:F82"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>8</x:v>
-[...9918 lines deleted...]
-      <x:c r="F578" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F11"/>
+  <x:dimension ref="A1:F8"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>8</x:v>
-[...58 lines deleted...]
-      <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F962"/>
+  <x:dimension ref="A1:F38"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>8</x:v>
-[...18478 lines deleted...]
-      <x:c r="F962" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F12"/>
+  <x:dimension ref="A1:F13"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2566</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2567</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2568</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2569</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2570</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2569</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>2571</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>2572</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>2573</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>2575</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>2577</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>2578</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>2579</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>2580</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>2581</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>2582</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6">
+      <x:c r="A13" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F5"/>
+  <x:dimension ref="A1:F103"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2583</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2584</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2585</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2586</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2587</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2588</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>2589</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>2588</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6">
+      <x:c r="A6" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6">
+      <x:c r="A8" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:6">
+      <x:c r="A9" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6">
+      <x:c r="A10" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:6">
+      <x:c r="A11" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:6">
+      <x:c r="A12" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6">
+      <x:c r="A13" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:6">
+      <x:c r="A14" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:6">
+      <x:c r="A15" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:6">
+      <x:c r="A16" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:6">
+      <x:c r="A17" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:6">
+      <x:c r="A18" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:6">
+      <x:c r="A19" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:6">
+      <x:c r="A20" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:6">
+      <x:c r="A21" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:6">
+      <x:c r="A22" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:6">
+      <x:c r="A23" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:6">
+      <x:c r="A24" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:6">
+      <x:c r="A25" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:6">
+      <x:c r="A26" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:6">
+      <x:c r="A27" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:6">
+      <x:c r="A28" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:6">
+      <x:c r="A29" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:6">
+      <x:c r="A30" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:6">
+      <x:c r="A31" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:6">
+      <x:c r="A32" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:6">
+      <x:c r="A33" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:6">
+      <x:c r="A34" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:6">
+      <x:c r="A35" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:6">
+      <x:c r="A36" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:6">
+      <x:c r="A37" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:6">
+      <x:c r="A38" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:6">
+      <x:c r="A39" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:6">
+      <x:c r="A40" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:6">
+      <x:c r="A41" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:6">
+      <x:c r="A42" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:6">
+      <x:c r="A43" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:6">
+      <x:c r="A44" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:6">
+      <x:c r="A45" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:6">
+      <x:c r="A46" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:6">
+      <x:c r="A47" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:6">
+      <x:c r="A48" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:6">
+      <x:c r="A49" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:6">
+      <x:c r="A50" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:6">
+      <x:c r="A51" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:6">
+      <x:c r="A52" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:6">
+      <x:c r="A53" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:6">
+      <x:c r="A54" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:6">
+      <x:c r="A55" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:6">
+      <x:c r="A56" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:6">
+      <x:c r="A57" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:6">
+      <x:c r="A58" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:6">
+      <x:c r="A59" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:6">
+      <x:c r="A60" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:6">
+      <x:c r="A61" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:6">
+      <x:c r="A62" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:6">
+      <x:c r="A63" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:6">
+      <x:c r="A64" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:6">
+      <x:c r="A65" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:6">
+      <x:c r="A66" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:6">
+      <x:c r="A67" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:6">
+      <x:c r="A68" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:6">
+      <x:c r="A69" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:6">
+      <x:c r="A70" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:6">
+      <x:c r="A71" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:6">
+      <x:c r="A72" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:6">
+      <x:c r="A73" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:6">
+      <x:c r="A74" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:6">
+      <x:c r="A75" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:6">
+      <x:c r="A76" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:6">
+      <x:c r="A77" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:6">
+      <x:c r="A78" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:6">
+      <x:c r="A79" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:6">
+      <x:c r="A80" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:6">
+      <x:c r="A81" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:6">
+      <x:c r="A82" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:6">
+      <x:c r="A83" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:6">
+      <x:c r="A84" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:6">
+      <x:c r="A85" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:6">
+      <x:c r="A86" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:6">
+      <x:c r="A87" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F87" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:6">
+      <x:c r="A88" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F88" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:6">
+      <x:c r="A89" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F89" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:6">
+      <x:c r="A90" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F90" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:6">
+      <x:c r="A91" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F91" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:6">
+      <x:c r="A92" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F92" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:6">
+      <x:c r="A93" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F93" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:6">
+      <x:c r="A94" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F94" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:6">
+      <x:c r="A95" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F95" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:6">
+      <x:c r="A96" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F96" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:6">
+      <x:c r="A97" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:6">
+      <x:c r="A98" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:6">
+      <x:c r="A99" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:6">
+      <x:c r="A100" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F100" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:6">
+      <x:c r="A101" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:6">
+      <x:c r="A102" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:6">
+      <x:c r="A103" s="0" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F72"/>
+  <x:dimension ref="A1:F16"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2590</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2591</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2592</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2593</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2594</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2595</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>2596</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>2597</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>2598</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>2599</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>2600</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>2601</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>2602</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>2603</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>2604</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>2605</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>2606</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>2607</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>2608</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>2609</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>2610</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>2609</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>2611</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>2612</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>2613</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>2614</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>2615</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>2616</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>2617</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>2618</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>8</x:v>
-[...1118 lines deleted...]
-      <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F7"/>
+  <x:dimension ref="A1:F4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2721</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2722</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2723</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2724</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2725</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2726</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>8</x:v>
-[...58 lines deleted...]
-      <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2733</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2734</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2735</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2736</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2737</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2738</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>2739</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>2740</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="39">
+    <vt:vector baseType="lpstr" size="27">
+      <vt:lpstr>Loesninger</vt:lpstr>
+      <vt:lpstr>Produkter</vt:lpstr>
       <vt:lpstr>Tjenester</vt:lpstr>
+      <vt:lpstr>Karriere</vt:lpstr>
       <vt:lpstr>Prosjekter</vt:lpstr>
-      <vt:lpstr>Karriere</vt:lpstr>
       <vt:lpstr>Aktuelt</vt:lpstr>
-      <vt:lpstr>Baerekraft</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Kunngjoeringer</vt:lpstr>
       <vt:lpstr>Kurs-og-arrangementer</vt:lpstr>
       <vt:lpstr>Om-oss</vt:lpstr>
-      <vt:lpstr>Informasjon-om-personvern</vt:lpstr>
-      <vt:lpstr>Kunstig-intelligens</vt:lpstr>
       <vt:lpstr>Annet</vt:lpstr>
+      <vt:lpstr>Loesninger!Print_Area</vt:lpstr>
+      <vt:lpstr>Loesninger!Print_Titles</vt:lpstr>
+      <vt:lpstr>Produkter!Print_Area</vt:lpstr>
+      <vt:lpstr>Produkter!Print_Titles</vt:lpstr>
       <vt:lpstr>Tjenester!Print_Area</vt:lpstr>
       <vt:lpstr>Tjenester!Print_Titles</vt:lpstr>
+      <vt:lpstr>Karriere!Print_Area</vt:lpstr>
+      <vt:lpstr>Karriere!Print_Titles</vt:lpstr>
       <vt:lpstr>Prosjekter!Print_Area</vt:lpstr>
       <vt:lpstr>Prosjekter!Print_Titles</vt:lpstr>
-      <vt:lpstr>Karriere!Print_Area</vt:lpstr>
-      <vt:lpstr>Karriere!Print_Titles</vt:lpstr>
       <vt:lpstr>Aktuelt!Print_Area</vt:lpstr>
       <vt:lpstr>Aktuelt!Print_Titles</vt:lpstr>
-      <vt:lpstr>Baerekraft!Print_Area</vt:lpstr>
-[...6 lines deleted...]
-      <vt:lpstr>Kunngjoeringer!Print_Titles</vt:lpstr>
       <vt:lpstr>Kurs-og-arrangementer!Print_Area</vt:lpstr>
       <vt:lpstr>Kurs-og-arrangementer!Print_Titles</vt:lpstr>
       <vt:lpstr>Om-oss!Print_Area</vt:lpstr>
       <vt:lpstr>Om-oss!Print_Titles</vt:lpstr>
-      <vt:lpstr>Informasjon-om-personvern!Print_Area</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Kunstig-intelligens!Print_Titles</vt:lpstr>
       <vt:lpstr>Annet!Print_Area</vt:lpstr>
       <vt:lpstr>Annet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>13</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>