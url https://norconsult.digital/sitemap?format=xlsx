--- v1 (2026-04-11)
+++ v2 (2026-04-11)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdcee63ad58419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f23c7cba06e94dc38dbc1fac5d28db58.psmdcp" Id="R75e2bc43005b4364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb82d48b1da4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04430ca12cc64da69524bd86ac2397bf.psmdcp" Id="R30ff6423493947f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Loesninger" sheetId="1" r:id="rId2"/>
     <x:sheet name="Produkter" sheetId="2" r:id="rId3"/>
     <x:sheet name="Tjenester" sheetId="3" r:id="rId4"/>
     <x:sheet name="Karriere" sheetId="4" r:id="rId5"/>
     <x:sheet name="Prosjekter" sheetId="5" r:id="rId6"/>
     <x:sheet name="Aktuelt" sheetId="6" r:id="rId7"/>
     <x:sheet name="Kurs-og-arrangementer" sheetId="7" r:id="rId8"/>
     <x:sheet name="Om-oss" sheetId="8" r:id="rId9"/>
     <x:sheet name="Annet" sheetId="9" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>