--- v2 (2026-04-11)
+++ v3 (2026-05-26)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb82d48b1da4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04430ca12cc64da69524bd86ac2397bf.psmdcp" Id="R30ff6423493947f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15032599e12406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb13983e245a4833bd347f5e835876a8.psmdcp" Id="R8082a9c3f61f489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Loesninger" sheetId="1" r:id="rId2"/>
     <x:sheet name="Produkter" sheetId="2" r:id="rId3"/>
     <x:sheet name="Tjenester" sheetId="3" r:id="rId4"/>
     <x:sheet name="Karriere" sheetId="4" r:id="rId5"/>
     <x:sheet name="Prosjekter" sheetId="5" r:id="rId6"/>
     <x:sheet name="Aktuelt" sheetId="6" r:id="rId7"/>
     <x:sheet name="Kurs-og-arrangementer" sheetId="7" r:id="rId8"/>
     <x:sheet name="Om-oss" sheetId="8" r:id="rId9"/>
     <x:sheet name="Annet" sheetId="9" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -77,51 +77,51 @@
   <x:si>
     <x:t>https://norconsult.digital/loesninger/samferdsel/</x:t>
   </x:si>
   <x:si>
     <x:t>13.11.2023 10:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/loesninger/bygg-og-eiendom/</x:t>
   </x:si>
   <x:si>
     <x:t>28.05.2024 14:09</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/loesninger/energi-og-industri/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/loesninger/samfunn-og-byutvikling/</x:t>
   </x:si>
   <x:si>
     <x:t>03.10.2024 11:04</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/</x:t>
   </x:si>
   <x:si>
-    <x:t>24.03.2026 14:29</x:t>
+    <x:t>04.05.2026 10:45</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/prosjektgjennomfoering/</x:t>
   </x:si>
   <x:si>
     <x:t>28.08.2024 13:46</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/kommune/</x:t>
   </x:si>
   <x:si>
     <x:t>03.10.2024 11:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/gis-forvaltning/</x:t>
   </x:si>
   <x:si>
     <x:t>28.08.2024 12:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/gis-innsyn-og-medvirkning/</x:t>
   </x:si>
   <x:si>
     <x:t>28.08.2024 12:03</x:t>
   </x:si>
@@ -131,99 +131,96 @@
   <x:si>
     <x:t>23.06.2025 10:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-road/</x:t>
   </x:si>
   <x:si>
     <x:t>06.05.2025 06:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-road/isy-road-gravetillatelse/</x:t>
   </x:si>
   <x:si>
     <x:t>27.03.2025 16:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-road/isy-road-feilmelding/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-road/isy-road-fdv/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-beskrivelse/</x:t>
   </x:si>
   <x:si>
-    <x:t>07.04.2026 11:22</x:t>
+    <x:t>13.04.2026 10:04</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-byggoffice/</x:t>
   </x:si>
   <x:si>
-    <x:t>16.01.2026 08:01</x:t>
+    <x:t>04.05.2026 10:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-eiendom/</x:t>
   </x:si>
   <x:si>
     <x:t>13.05.2025 07:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-jobtech/</x:t>
   </x:si>
   <x:si>
     <x:t>19.03.2026 08:47</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-proaktiv/</x:t>
   </x:si>
   <x:si>
-    <x:t>03.11.2025 10:15</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.digital/produkter/isy-gis/</x:t>
   </x:si>
   <x:si>
     <x:t>30.09.2025 07:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-gis/3d/</x:t>
   </x:si>
   <x:si>
     <x:t>06.05.2025 06:20</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-gis/arealplan/</x:t>
   </x:si>
   <x:si>
     <x:t>06.05.2025 06:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-gis/kartforvaltning/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.03.2026 08:20</x:t>
+    <x:t>13.05.2026 11:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-gis/oppmaaling/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-gis/medvirkning/</x:t>
   </x:si>
   <x:si>
     <x:t>06.05.2025 06:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-gis/plandialog/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-gis/analyse/</x:t>
   </x:si>
   <x:si>
     <x:t>06.05.2025 06:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-gis/matrikkel/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-gis/omraadeanalyse/</x:t>
   </x:si>
@@ -239,143 +236,146 @@
   <x:si>
     <x:t>21.11.2023 11:43</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-calcus/</x:t>
   </x:si>
   <x:si>
     <x:t>07.04.2026 11:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-prosjekt/</x:t>
   </x:si>
   <x:si>
     <x:t>27.08.2024 14:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-prosjekt-oekonomi/</x:t>
   </x:si>
   <x:si>
     <x:t>23.01.2026 12:16</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/planprosessen/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.04.2024 08:15</x:t>
+    <x:t>04.05.2026 10:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/byggesoeknaden/</x:t>
   </x:si>
   <x:si>
     <x:t>04.04.2024 08:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-map/</x:t>
   </x:si>
   <x:si>
+    <x:t>04.05.2026 11:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-map/arealplan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-map/felt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-map/beredskap/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-map/dashboard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-map/ebyggesak/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.02.2025 09:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/peanuts/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 08:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/isodim/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 08:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/pubedit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/rasteredit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 08:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/rebar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/steel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/spesialprodukter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/rebar-for-revit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.03.2026 07:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/safety-for-revit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.03.2026 07:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/</x:t>
+  </x:si>
+  <x:si>
     <x:t>27.08.2024 14:13</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.digital/produkter/isy-map/arealplan/</x:t>
-[...76 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.digital/produkter/isy-plant/exportpdms-for-microstation/</x:t>
   </x:si>
   <x:si>
     <x:t>28.08.2024 12:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-plant/importpdms-for-microstation/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-plant/microdraft/</x:t>
   </x:si>
   <x:si>
     <x:t>28.08.2024 12:07</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-plant/exportpdms-for-autocad/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-plant/importpdms-for-autocad/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-plant/review/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-plant/exportplant-for-autocad-plant-3d/</x:t>
@@ -386,189 +386,192 @@
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-plant/importpdms-for-inventor/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-plant/exportpdms-for-revit/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-plant/importpdms-for-revit/</x:t>
   </x:si>
   <x:si>
     <x:t>28.08.2024 12:08</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-plant/exportrevit-for-autocad-plant-3d/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-prosjekt-plan/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/norsk-prisbok/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-linker/</x:t>
   </x:si>
   <x:si>
-    <x:t>27.02.2026 11:05</x:t>
+    <x:t>13.04.2026 10:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/ns-3420/</x:t>
   </x:si>
   <x:si>
     <x:t>16.01.2026 08:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-park/</x:t>
   </x:si>
   <x:si>
     <x:t>03.06.2025 08:54</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/ramme/</x:t>
   </x:si>
   <x:si>
     <x:t>23.09.2024 09:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/fem-design/</x:t>
   </x:si>
   <x:si>
     <x:t>06.05.2025 06:09</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-decision-making/</x:t>
   </x:si>
   <x:si>
     <x:t>17.09.2024 13:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-design/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.09.2025 10:29</x:t>
+    <x:t>05.05.2026 13:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-design/betong/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-design/staal/</x:t>
   </x:si>
   <x:si>
     <x:t>28.08.2024 12:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-design/tre/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-design/integrasjon/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-design/allmenne-laster/</x:t>
   </x:si>
   <x:si>
     <x:t>04.06.2025 11:32</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-project-controls/</x:t>
   </x:si>
   <x:si>
-    <x:t>25.10.2024 12:06</x:t>
+    <x:t>07.05.2026 11:15</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/sikkerhet/</x:t>
   </x:si>
   <x:si>
     <x:t>09.04.2025 09:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/sikkerhet/hva-du-som-kunde-kan-gjoere-for-bedre-sikkerhet/</x:t>
   </x:si>
   <x:si>
     <x:t>01.11.2024 10:03</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/sikkerhet/hvordan-vi-jobber-med-sikkerhet/</x:t>
   </x:si>
   <x:si>
     <x:t>01.11.2024 09:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/sikkerhet/hvordan-vi-jobber-med-sikkerhet/datasegregering-mellom-kunder/</x:t>
   </x:si>
   <x:si>
     <x:t>01.11.2024 10:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-havn/</x:t>
   </x:si>
   <x:si>
-    <x:t>03.06.2025 08:58</x:t>
+    <x:t>04.05.2026 10:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/tjenester/</x:t>
   </x:si>
   <x:si>
+    <x:t>04.05.2026 11:52</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.digital/tjenester/datadrevet-innovasjon/</x:t>
   </x:si>
   <x:si>
     <x:t>12.01.2026 11:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/tjenester/datadrevet-innovasjon/maskinlaering/</x:t>
   </x:si>
   <x:si>
     <x:t>19.11.2025 09:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/tjenester/raadgivningstjenester/</x:t>
   </x:si>
   <x:si>
     <x:t>07.04.2026 13:33</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/tjenester/it-sikkerhet/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/tjenester/design-og-brukeropplevelse/</x:t>
   </x:si>
   <x:si>
     <x:t>05.01.2026 07:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/tjenester/systemutvikling-integrasjon-og-forvaltning/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/</x:t>
   </x:si>
   <x:si>
-    <x:t>13.03.2026 11:44</x:t>
+    <x:t>06.05.2026 13:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/</x:t>
   </x:si>
   <x:si>
-    <x:t>11.09.2025 11:25</x:t>
+    <x:t>18.05.2026 06:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/raadgiver-innen-maskinlaering-og-kunstig-intelligens-mlai-trondheim/</x:t>
   </x:si>
   <x:si>
     <x:t>27.01.2025 13:38</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/raadgiver-innen-maskinlaering-kunstig-intelligens-mlai-sandvika/</x:t>
   </x:si>
   <x:si>
     <x:t>30.01.2025 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/seniorraadgiver-it-sikkerhet/</x:t>
   </x:si>
   <x:si>
     <x:t>27.01.2025 13:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/systemutvikler-sandvika-torgeir/</x:t>
   </x:si>
   <x:si>
     <x:t>30.01.2025 08:28</x:t>
   </x:si>
@@ -713,66 +716,105 @@
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/konsulent-innen-maskinlaering-og-kunstig-intelligens/</x:t>
   </x:si>
   <x:si>
     <x:t>05.01.2026 13:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/innovativ-systemutvikler-med-vekt-paa-backend/</x:t>
   </x:si>
   <x:si>
     <x:t>20.01.2026 13:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/roller-innen-digitale-tjenester/</x:t>
   </x:si>
   <x:si>
     <x:t>13.03.2026 11:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/raadgiver-kalkyle-og-produksjonsoppfoelging-1/</x:t>
   </x:si>
   <x:si>
     <x:t>25.03.2026 13:54</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/bid-manager/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05.2026 13:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/frontend-fullstackutvikler/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.04.2026 12:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/raadgiverseniorraadgiver-innen-maskinlaering-og-ki/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.04.2026 12:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/backend-utvikler/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.04.2026 12:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/gruppeleder-entreprenoer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/systemutvikler-1/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/systemutvilker/</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.digital/karriere/studenter-og-nyutdannede/</x:t>
   </x:si>
   <x:si>
-    <x:t>12.11.2025 14:34</x:t>
+    <x:t>04.05.2026 12:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/erfarne/</x:t>
   </x:si>
   <x:si>
     <x:t>14.10.2025 10:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/kontakt/</x:t>
   </x:si>
   <x:si>
-    <x:t>28.11.2025 07:55</x:t>
+    <x:t>21.04.2026 07:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/hverdagen-i-norconsult-digital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.05.2026 10:08</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/prosjekter/</x:t>
   </x:si>
   <x:si>
     <x:t>19.04.2023 12:37</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/prosjekter/maskinlaering-utslipp/</x:t>
   </x:si>
   <x:si>
     <x:t>17.04.2023 01:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/prosjekter/banebrytende-prosjektarbeid-under-bakken-i-baerum/</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2023 18:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/prosjekter/norconsult-digital-din-digitaliseringspartner/</x:t>
   </x:si>
   <x:si>
     <x:t>10.06.2024 09:56</x:t>
   </x:si>
@@ -1280,50 +1322,74 @@
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/12-kommuner-i-gudbrandsdal-velger-isy-gis-som-sin-forvaltningsloesning/</x:t>
   </x:si>
   <x:si>
     <x:t>30.01.2026 07:54</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/aa-bygge-bro-mellom-teknologi-fag-og-ledelse/</x:t>
   </x:si>
   <x:si>
     <x:t>12.03.2026 11:25</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/fornybare-synergier-i-praksis/</x:t>
   </x:si>
   <x:si>
     <x:t>19.03.2026 11:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/fra-pilot-til-plattform-slik-tar-veidekke-ki-i-bruk-i-praksis/</x:t>
   </x:si>
   <x:si>
     <x:t>08.04.2026 07:24</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-digital-mottok-pris-paa-autodesk-devcon-2026/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.04.2026 08:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/ikt-orkide-velger-norconsult-digital-paa-baade-forvaltning-og-tjenester/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.05.2026 05:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/engelsen-total-fikk-smaken-paa-ny-loesning-ville-ha-mer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.05.2026 08:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/slik-tar-statens-vegvesen-i-bruk-maskinsyn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.05.2026 08:14</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/</x:t>
   </x:si>
   <x:si>
     <x:t>07.04.2026 07:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/isydagene-2025-isy-prosjekt-oekonomi/</x:t>
   </x:si>
   <x:si>
     <x:t>25.06.2025 06:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/isydagene-2025-isy-jobtech/</x:t>
   </x:si>
   <x:si>
     <x:t>20.11.2025 08:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/itdagene-2024/</x:t>
   </x:si>
   <x:si>
     <x:t>05.09.2024 06:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/kurs-for-online/</x:t>
@@ -1376,66 +1442,66 @@
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/prospective-2023/</x:t>
   </x:si>
   <x:si>
     <x:t>16.03.2023 21:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/itdagene-2025/</x:t>
   </x:si>
   <x:si>
     <x:t>21.08.2025 06:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/isydagene-2026-isy-jobtech/</x:t>
   </x:si>
   <x:si>
     <x:t>06.02.2026 08:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/om-oss/</x:t>
   </x:si>
   <x:si>
     <x:t>09.01.2026 13:17</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.digital/om-oss/kulturen-vaar/</x:t>
-[...2 lines deleted...]
-    <x:t>29.08.2025 07:53</x:t>
+    <x:t>https://norconsult.digital/om-oss/kulturplattform-og-formaal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.05.2026 07:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/om-oss/baerekraft-og-samfunnsoppdrag/</x:t>
   </x:si>
   <x:si>
     <x:t>02.10.2023 11:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kundesenter/</x:t>
   </x:si>
   <x:si>
-    <x:t>23.03.2026 14:53</x:t>
+    <x:t>11.05.2026 10:09</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kontakt-oss/</x:t>
   </x:si>
   <x:si>
     <x:t>21.01.2026 11:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/personvernerklaering/</x:t>
   </x:si>
   <x:si>
     <x:t>27.04.2023 07:18</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/soek/</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2023 16:03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -2214,731 +2280,731 @@
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
@@ -3154,51 +3220,51 @@
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
@@ -3334,51 +3400,51 @@
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
@@ -3594,3651 +3660,3891 @@
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F38"/>
+  <x:dimension ref="A1:F46"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:6">
+      <x:c r="A39" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:6">
+      <x:c r="A40" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:6">
+      <x:c r="A41" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:6">
+      <x:c r="A42" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:6">
+      <x:c r="A43" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:6">
+      <x:c r="A44" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:6">
+      <x:c r="A45" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:6">
+      <x:c r="A46" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F13"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F103"/>
+  <x:dimension ref="A1:F107"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:6">
+      <x:c r="A104" s="0" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:6">
+      <x:c r="A105" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:6">
+      <x:c r="A106" s="0" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:6">
+      <x:c r="A107" s="0" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F16"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -7251,94 +7557,94 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -7351,114 +7657,114 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">