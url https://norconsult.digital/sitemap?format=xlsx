--- v3 (2026-05-26)
+++ v4 (2026-07-10)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15032599e12406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb13983e245a4833bd347f5e835876a8.psmdcp" Id="R8082a9c3f61f489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c7719c40a394c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d45616f55d64266b5e7dbcc7fde5daf.psmdcp" Id="R080c6370dd4545db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Loesninger" sheetId="1" r:id="rId2"/>
     <x:sheet name="Produkter" sheetId="2" r:id="rId3"/>
     <x:sheet name="Tjenester" sheetId="3" r:id="rId4"/>
     <x:sheet name="Karriere" sheetId="4" r:id="rId5"/>
     <x:sheet name="Prosjekter" sheetId="5" r:id="rId6"/>
     <x:sheet name="Aktuelt" sheetId="6" r:id="rId7"/>
     <x:sheet name="Kurs-og-arrangementer" sheetId="7" r:id="rId8"/>
     <x:sheet name="Om-oss" sheetId="8" r:id="rId9"/>
     <x:sheet name="Annet" sheetId="9" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -113,320 +113,323 @@
   <x:si>
     <x:t>03.10.2024 11:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/gis-forvaltning/</x:t>
   </x:si>
   <x:si>
     <x:t>28.08.2024 12:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/gis-innsyn-og-medvirkning/</x:t>
   </x:si>
   <x:si>
     <x:t>28.08.2024 12:03</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-anbudsweb/</x:t>
   </x:si>
   <x:si>
     <x:t>23.06.2025 10:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-road/</x:t>
   </x:si>
   <x:si>
+    <x:t>28.05.2026 13:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-road/isy-road-gravetillatelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.03.2025 16:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-road/isy-road-feilmelding/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-road/isy-road-fdv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-beskrivelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.04.2026 10:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-byggoffice/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.05.2026 10:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-eiendom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.05.2025 07:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-jobtech/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.03.2026 08:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-proaktiv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.09.2025 07:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/3d/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2025 06:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/arealplan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2025 06:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/kartforvaltning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.05.2026 11:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/oppmaaling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/medvirkning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2025 06:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/plandialog/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/analyse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2025 06:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/matrikkel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/omraadeanalyse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-gis/isy-gis-web/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.10.2025 06:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/pix4d/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2023 11:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-calcus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.04.2026 11:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-prosjekt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 14:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-prosjekt-oekonomi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.01.2026 12:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/planprosessen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.05.2026 10:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/byggesoeknaden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.04.2024 08:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-map/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.05.2026 11:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-map/arealplan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-map/felt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-map/beredskap/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-map/dashboard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-map/ebyggesak/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.02.2025 09:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/peanuts/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 08:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/isodim/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 08:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/pubedit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/rasteredit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 08:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/rebar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/steel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/spesialprodukter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/rebar-for-revit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.03.2026 07:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-cad/safety-for-revit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.03.2026 07:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 14:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/exportpdms-for-microstation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/importpdms-for-microstation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/microdraft/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/exportpdms-for-autocad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/importpdms-for-autocad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/review/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/exportplant-for-autocad-plant-3d/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/exportpdms-for-inventor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/importpdms-for-inventor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/exportpdms-for-revit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/importpdms-for-revit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2024 12:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-plant/exportrevit-for-autocad-plant-3d/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/isy-prosjekt-plan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/produkter/norsk-prisbok/</x:t>
+  </x:si>
+  <x:si>
     <x:t>06.05.2025 06:23</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.digital/produkter/isy-road/isy-road-gravetillatelse/</x:t>
-[...265 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.digital/produkter/isy-linker/</x:t>
   </x:si>
   <x:si>
     <x:t>13.04.2026 10:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/ns-3420/</x:t>
   </x:si>
   <x:si>
     <x:t>16.01.2026 08:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-park/</x:t>
   </x:si>
   <x:si>
     <x:t>03.06.2025 08:54</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/ramme/</x:t>
   </x:si>
   <x:si>
     <x:t>23.09.2024 09:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/fem-design/</x:t>
@@ -485,81 +488,69 @@
   <x:si>
     <x:t>01.11.2024 10:03</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/sikkerhet/hvordan-vi-jobber-med-sikkerhet/</x:t>
   </x:si>
   <x:si>
     <x:t>01.11.2024 09:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/sikkerhet/hvordan-vi-jobber-med-sikkerhet/datasegregering-mellom-kunder/</x:t>
   </x:si>
   <x:si>
     <x:t>01.11.2024 10:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-havn/</x:t>
   </x:si>
   <x:si>
     <x:t>04.05.2026 10:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/tjenester/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.05.2026 11:52</x:t>
-[...17 lines deleted...]
-    <x:t>07.04.2026 13:33</x:t>
+    <x:t>10.06.2026 10:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/tjenester/kunstig-intelligens/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.06.2026 08:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/tjenester/it-sikkerhet/</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.digital/tjenester/design-og-brukeropplevelse/</x:t>
-[...5 lines deleted...]
-    <x:t>https://norconsult.digital/tjenester/systemutvikling-integrasjon-og-forvaltning/</x:t>
+    <x:t>https://norconsult.digital/tjenester/raadgivning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.06.2026 07:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/tjenester/systemutvikling/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/</x:t>
   </x:si>
   <x:si>
     <x:t>06.05.2026 13:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/</x:t>
   </x:si>
   <x:si>
     <x:t>18.05.2026 06:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/raadgiver-innen-maskinlaering-og-kunstig-intelligens-mlai-trondheim/</x:t>
   </x:si>
   <x:si>
     <x:t>27.01.2025 13:38</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/raadgiver-innen-maskinlaering-kunstig-intelligens-mlai-sandvika/</x:t>
   </x:si>
   <x:si>
     <x:t>30.01.2025 09:00</x:t>
   </x:si>
@@ -749,72 +740,84 @@
   <x:si>
     <x:t>22.04.2026 12:20</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/raadgiverseniorraadgiver-innen-maskinlaering-og-ki/</x:t>
   </x:si>
   <x:si>
     <x:t>22.04.2026 12:25</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/backend-utvikler/</x:t>
   </x:si>
   <x:si>
     <x:t>22.04.2026 12:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/gruppeleder-entreprenoer/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/systemutvikler-1/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/systemutvilker/</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/fagkonsulent-oekonomistyring/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.06.2026 12:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/karriere/ledige-stillinger/ai-engineer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.07.2026 11:52</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.digital/karriere/studenter-og-nyutdannede/</x:t>
   </x:si>
   <x:si>
     <x:t>04.05.2026 12:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/erfarne/</x:t>
   </x:si>
   <x:si>
     <x:t>14.10.2025 10:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/kontakt/</x:t>
   </x:si>
   <x:si>
     <x:t>21.04.2026 07:14</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/hverdagen-i-norconsult-digital/</x:t>
   </x:si>
   <x:si>
-    <x:t>19.05.2026 10:08</x:t>
+    <x:t>30.06.2026 07:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/prosjekter/</x:t>
   </x:si>
   <x:si>
     <x:t>19.04.2023 12:37</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/prosjekter/maskinlaering-utslipp/</x:t>
   </x:si>
   <x:si>
     <x:t>17.04.2023 01:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/prosjekter/banebrytende-prosjektarbeid-under-bakken-i-baerum/</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2023 18:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/prosjekter/norconsult-digital-din-digitaliseringspartner/</x:t>
   </x:si>
   <x:si>
     <x:t>10.06.2024 09:56</x:t>
   </x:si>
@@ -983,50 +986,53 @@
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/treffsikre-modeller-for-kompleks-geometri/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/vil-pdfen-til-livs-lanserer-soemloes-tilstandsanalyse-for-bygg/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/tar-i-bruk-alt-i-ett-loesning-for-eiendomsforvaltning-i-skyen/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/fra-papirflyt-til-elektronisk-stroem/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/kunstig-intelligens-paa-nattbordet/</x:t>
   </x:si>
   <x:si>
     <x:t>14.09.2023 11:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/laanekassen-med-maskinlaeringsinnovasjon/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/naa-skal-maskinene-laere-aa-lade-seg-selv/</x:t>
   </x:si>
   <x:si>
+    <x:t>03.06.2026 10:39</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.digital/aktuelt/team-over-teknologi/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/effektiviseringssuksess-for-statsbygg/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/statens-vegvesen-mobiliserer-for-mer-maskinlaering/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/ny-bim-funksjonalitet-gir-samferdselsoppdrag-nye-muligheter/</x:t>
   </x:si>
   <x:si>
     <x:t>15.05.2023 08:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/slik-kutter-vill-urbanisme-hoeye-klimagassutslipp/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/maskinlaering-for-en-bedre-hverdag/</x:t>
   </x:si>
   <x:si>
     <x:t>22.01.2025 07:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/informasjonssikkerhet-for-en-bedre-hverdag/</x:t>
@@ -1346,54 +1352,78 @@
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/norconsult-digital-mottok-pris-paa-autodesk-devcon-2026/</x:t>
   </x:si>
   <x:si>
     <x:t>22.04.2026 08:16</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/ikt-orkide-velger-norconsult-digital-paa-baade-forvaltning-og-tjenester/</x:t>
   </x:si>
   <x:si>
     <x:t>07.05.2026 05:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/engelsen-total-fikk-smaken-paa-ny-loesning-ville-ha-mer/</x:t>
   </x:si>
   <x:si>
     <x:t>12.05.2026 08:09</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/slik-tar-statens-vegvesen-i-bruk-maskinsyn/</x:t>
   </x:si>
   <x:si>
     <x:t>12.05.2026 08:14</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.digital/aktuelt/isy-pixel-en-felles-grunnmur-for-mer-helhetlige-brukeropplevelser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.06.2026 14:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/bergen-kommune-samler-tillatelser-og-arbeidsvarsling-i-en-digital-loesning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.05.2026 09:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/ny-vr-teknologi-gjoer-luftstroemmer-i-operasjonsrom-synlige/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.06.2026 09:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/aktuelt/norconsult-digital-presenterte-norsk-xr-forskning-paa-internasjonal-konferanse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.06.2026 13:16</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/</x:t>
   </x:si>
   <x:si>
-    <x:t>07.04.2026 07:52</x:t>
+    <x:t>30.06.2026 09:01</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/isydagene-2025-isy-prosjekt-oekonomi/</x:t>
   </x:si>
   <x:si>
     <x:t>25.06.2025 06:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/isydagene-2025-isy-jobtech/</x:t>
   </x:si>
   <x:si>
     <x:t>20.11.2025 08:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/itdagene-2024/</x:t>
   </x:si>
   <x:si>
     <x:t>05.09.2024 06:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/kurs-for-online/</x:t>
   </x:si>
   <x:si>
     <x:t>12.01.2024 13:05</x:t>
   </x:si>
@@ -1430,84 +1460,90 @@
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/bedriftspresentasjon-omega/</x:t>
   </x:si>
   <x:si>
     <x:t>01.09.2023 10:43</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/karrieredagene-ntnu/</x:t>
   </x:si>
   <x:si>
     <x:t>26.03.2023 18:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/prospective-2023/</x:t>
   </x:si>
   <x:si>
     <x:t>16.03.2023 21:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/itdagene-2025/</x:t>
   </x:si>
   <x:si>
     <x:t>21.08.2025 06:22</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.digital/kurs-og-arrangementer/isydagene-2026-isy-jobtech/</x:t>
-[...2 lines deleted...]
-    <x:t>06.02.2026 08:05</x:t>
+    <x:t>https://norconsult.digital/kurs-og-arrangementer/isydagene-2026-isy-gis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.07.2026 07:18</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/om-oss/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.01.2026 13:17</x:t>
+    <x:t>02.06.2026 12:20</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/om-oss/kulturplattform-og-formaal/</x:t>
   </x:si>
   <x:si>
     <x:t>07.05.2026 07:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/om-oss/baerekraft-og-samfunnsoppdrag/</x:t>
   </x:si>
   <x:si>
     <x:t>02.10.2023 11:26</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.digital/tjenester_old/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.06.2026 06:12</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.digital/kundesenter/</x:t>
   </x:si>
   <x:si>
-    <x:t>11.05.2026 10:09</x:t>
+    <x:t>29.06.2026 12:46</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kontakt-oss/</x:t>
   </x:si>
   <x:si>
-    <x:t>21.01.2026 11:26</x:t>
+    <x:t>23.06.2026 11:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/personvernerklaering/</x:t>
   </x:si>
   <x:si>
     <x:t>27.04.2023 07:18</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/soek/</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2023 16:03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -3240,4311 +3276,4391 @@
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F8"/>
+  <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>8</x:v>
-[...38 lines deleted...]
-      <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F46"/>
+  <x:dimension ref="A1:F48"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:6">
+      <x:c r="A47" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="B46" s="0" t="s">
+      <x:c r="C47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:6">
+      <x:c r="A48" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C46" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="F46" s="0" t="s">
+      <x:c r="B48" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F13"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F107"/>
+  <x:dimension ref="A1:F111"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6">
       <x:c r="A104" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6">
       <x:c r="A105" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6">
       <x:c r="A106" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6">
       <x:c r="A107" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:6">
+      <x:c r="A108" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F108" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:6">
+      <x:c r="A109" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:6">
+      <x:c r="A110" s="0" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F110" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:6">
+      <x:c r="A111" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F16"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -7557,225 +7673,245 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F5"/>
+  <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6">
+      <x:c r="A6" s="0" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="27">
       <vt:lpstr>Loesninger</vt:lpstr>
       <vt:lpstr>Produkter</vt:lpstr>
       <vt:lpstr>Tjenester</vt:lpstr>
       <vt:lpstr>Karriere</vt:lpstr>
       <vt:lpstr>Prosjekter</vt:lpstr>
       <vt:lpstr>Aktuelt</vt:lpstr>
       <vt:lpstr>Kurs-og-arrangementer</vt:lpstr>
       <vt:lpstr>Om-oss</vt:lpstr>