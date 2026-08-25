--- v4 (2026-07-10)
+++ v5 (2026-08-25)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c7719c40a394c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d45616f55d64266b5e7dbcc7fde5daf.psmdcp" Id="R080c6370dd4545db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6200dbe2ce24299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c743b774b99a4e5da31b7ea483987ae3.psmdcp" Id="Rc71cb5a0e3ff4fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Loesninger" sheetId="1" r:id="rId2"/>
     <x:sheet name="Produkter" sheetId="2" r:id="rId3"/>
     <x:sheet name="Tjenester" sheetId="3" r:id="rId4"/>
     <x:sheet name="Karriere" sheetId="4" r:id="rId5"/>
     <x:sheet name="Prosjekter" sheetId="5" r:id="rId6"/>
     <x:sheet name="Aktuelt" sheetId="6" r:id="rId7"/>
     <x:sheet name="Kurs-og-arrangementer" sheetId="7" r:id="rId8"/>
     <x:sheet name="Om-oss" sheetId="8" r:id="rId9"/>
     <x:sheet name="Annet" sheetId="9" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -83,117 +83,108 @@
   <x:si>
     <x:t>https://norconsult.digital/loesninger/bygg-og-eiendom/</x:t>
   </x:si>
   <x:si>
     <x:t>28.05.2024 14:09</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/loesninger/energi-og-industri/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/loesninger/samfunn-og-byutvikling/</x:t>
   </x:si>
   <x:si>
     <x:t>03.10.2024 11:04</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/</x:t>
   </x:si>
   <x:si>
     <x:t>04.05.2026 10:45</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/prosjektgjennomfoering/</x:t>
   </x:si>
   <x:si>
-    <x:t>28.08.2024 13:46</x:t>
+    <x:t>13.08.2026 06:37</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/kommune/</x:t>
   </x:si>
   <x:si>
-    <x:t>03.10.2024 11:02</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.digital/produkter/gis-forvaltning/</x:t>
   </x:si>
   <x:si>
-    <x:t>28.08.2024 12:02</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.digital/produkter/gis-innsyn-og-medvirkning/</x:t>
   </x:si>
   <x:si>
-    <x:t>28.08.2024 12:03</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.digital/produkter/isy-anbudsweb/</x:t>
   </x:si>
   <x:si>
     <x:t>23.06.2025 10:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-road/</x:t>
   </x:si>
   <x:si>
     <x:t>28.05.2026 13:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-road/isy-road-gravetillatelse/</x:t>
   </x:si>
   <x:si>
     <x:t>27.03.2025 16:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-road/isy-road-feilmelding/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-road/isy-road-fdv/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-beskrivelse/</x:t>
   </x:si>
   <x:si>
-    <x:t>13.04.2026 10:04</x:t>
+    <x:t>20.08.2026 06:19</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-byggoffice/</x:t>
   </x:si>
   <x:si>
     <x:t>04.05.2026 10:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-eiendom/</x:t>
   </x:si>
   <x:si>
     <x:t>13.05.2025 07:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-jobtech/</x:t>
   </x:si>
   <x:si>
-    <x:t>19.03.2026 08:47</x:t>
+    <x:t>14.08.2026 08:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-proaktiv/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-gis/</x:t>
   </x:si>
   <x:si>
     <x:t>30.09.2025 07:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-gis/3d/</x:t>
   </x:si>
   <x:si>
     <x:t>06.05.2025 06:20</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-gis/arealplan/</x:t>
   </x:si>
   <x:si>
     <x:t>06.05.2025 06:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-gis/kartforvaltning/</x:t>
   </x:si>
@@ -419,51 +410,51 @@
   <x:si>
     <x:t>16.01.2026 08:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-park/</x:t>
   </x:si>
   <x:si>
     <x:t>03.06.2025 08:54</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/ramme/</x:t>
   </x:si>
   <x:si>
     <x:t>23.09.2024 09:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/fem-design/</x:t>
   </x:si>
   <x:si>
     <x:t>06.05.2025 06:09</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-decision-making/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.09.2024 13:40</x:t>
+    <x:t>13.08.2026 06:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-design/</x:t>
   </x:si>
   <x:si>
     <x:t>05.05.2026 13:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-design/betong/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-design/staal/</x:t>
   </x:si>
   <x:si>
     <x:t>28.08.2024 12:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-design/tre/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-design/integrasjon/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-design/allmenne-laster/</x:t>
   </x:si>
@@ -494,62 +485,59 @@
   <x:si>
     <x:t>01.11.2024 09:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/sikkerhet/hvordan-vi-jobber-med-sikkerhet/datasegregering-mellom-kunder/</x:t>
   </x:si>
   <x:si>
     <x:t>01.11.2024 10:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/produkter/isy-havn/</x:t>
   </x:si>
   <x:si>
     <x:t>04.05.2026 10:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/tjenester/</x:t>
   </x:si>
   <x:si>
     <x:t>10.06.2026 10:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/tjenester/kunstig-intelligens/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.06.2026 08:30</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.digital/tjenester/it-sikkerhet/</x:t>
   </x:si>
   <x:si>
+    <x:t>13.08.2026 06:43</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.digital/tjenester/raadgivning/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.06.2026 07:52</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.digital/tjenester/systemutvikling/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/</x:t>
   </x:si>
   <x:si>
     <x:t>06.05.2026 13:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/</x:t>
   </x:si>
   <x:si>
     <x:t>18.05.2026 06:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/raadgiver-innen-maskinlaering-og-kunstig-intelligens-mlai-trondheim/</x:t>
   </x:si>
   <x:si>
     <x:t>27.01.2025 13:38</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/raadgiver-innen-maskinlaering-kunstig-intelligens-mlai-sandvika/</x:t>
   </x:si>
   <x:si>
     <x:t>30.01.2025 09:00</x:t>
@@ -749,51 +737,51 @@
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/backend-utvikler/</x:t>
   </x:si>
   <x:si>
     <x:t>22.04.2026 12:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/gruppeleder-entreprenoer/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/systemutvikler-1/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/systemutvilker/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/fagkonsulent-oekonomistyring/</x:t>
   </x:si>
   <x:si>
     <x:t>30.06.2026 12:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/ledige-stillinger/ai-engineer/</x:t>
   </x:si>
   <x:si>
-    <x:t>03.07.2026 11:52</x:t>
+    <x:t>24.08.2026 08:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/studenter-og-nyutdannede/</x:t>
   </x:si>
   <x:si>
     <x:t>04.05.2026 12:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/erfarne/</x:t>
   </x:si>
   <x:si>
     <x:t>14.10.2025 10:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/kontakt/</x:t>
   </x:si>
   <x:si>
     <x:t>21.04.2026 07:14</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/karriere/hverdagen-i-norconsult-digital/</x:t>
   </x:si>
   <x:si>
     <x:t>30.06.2026 07:58</x:t>
   </x:si>
@@ -1379,51 +1367,51 @@
   <x:si>
     <x:t>23.06.2026 14:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/bergen-kommune-samler-tillatelser-og-arbeidsvarsling-i-en-digital-loesning/</x:t>
   </x:si>
   <x:si>
     <x:t>28.05.2026 09:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/ny-vr-teknologi-gjoer-luftstroemmer-i-operasjonsrom-synlige/</x:t>
   </x:si>
   <x:si>
     <x:t>16.06.2026 09:51</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/aktuelt/norconsult-digital-presenterte-norsk-xr-forskning-paa-internasjonal-konferanse/</x:t>
   </x:si>
   <x:si>
     <x:t>23.06.2026 13:16</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/</x:t>
   </x:si>
   <x:si>
-    <x:t>30.06.2026 09:01</x:t>
+    <x:t>24.08.2026 14:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/isydagene-2025-isy-prosjekt-oekonomi/</x:t>
   </x:si>
   <x:si>
     <x:t>25.06.2025 06:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/isydagene-2025-isy-jobtech/</x:t>
   </x:si>
   <x:si>
     <x:t>20.11.2025 08:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/itdagene-2024/</x:t>
   </x:si>
   <x:si>
     <x:t>05.09.2024 06:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/kurs-for-online/</x:t>
   </x:si>
   <x:si>
     <x:t>12.01.2024 13:05</x:t>
   </x:si>
@@ -1463,81 +1451,87 @@
   <x:si>
     <x:t>01.09.2023 10:43</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/karrieredagene-ntnu/</x:t>
   </x:si>
   <x:si>
     <x:t>26.03.2023 18:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/prospective-2023/</x:t>
   </x:si>
   <x:si>
     <x:t>16.03.2023 21:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/itdagene-2025/</x:t>
   </x:si>
   <x:si>
     <x:t>21.08.2025 06:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kurs-og-arrangementer/isydagene-2026-isy-gis/</x:t>
   </x:si>
   <x:si>
-    <x:t>01.07.2026 07:18</x:t>
+    <x:t>24.08.2026 14:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.digital/kurs-og-arrangementer/praktisk-bruk-av-generativ-ki/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.08.2026 14:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/om-oss/</x:t>
   </x:si>
   <x:si>
     <x:t>02.06.2026 12:20</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/om-oss/kulturplattform-og-formaal/</x:t>
   </x:si>
   <x:si>
     <x:t>07.05.2026 07:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/om-oss/baerekraft-og-samfunnsoppdrag/</x:t>
   </x:si>
   <x:si>
     <x:t>02.10.2023 11:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/tjenester_old/</x:t>
   </x:si>
   <x:si>
     <x:t>03.06.2026 06:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kundesenter/</x:t>
   </x:si>
   <x:si>
-    <x:t>29.06.2026 12:46</x:t>
+    <x:t>19.08.2026 11:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/kontakt-oss/</x:t>
   </x:si>
   <x:si>
     <x:t>23.06.2026 11:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/personvernerklaering/</x:t>
   </x:si>
   <x:si>
     <x:t>27.04.2023 07:18</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.digital/soek/</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2023 16:03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -2076,1611 +2070,1611 @@
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -3693,134 +3687,134 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -3833,974 +3827,974 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -4813,274 +4807,274 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -5093,2674 +5087,2694 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6">
       <x:c r="A104" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6">
       <x:c r="A105" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6">
       <x:c r="A106" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6">
       <x:c r="A107" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6">
       <x:c r="A108" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6">
       <x:c r="A109" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6">
       <x:c r="A110" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6">
       <x:c r="A111" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F16"/>
+  <x:dimension ref="A1:F17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:6">
+      <x:c r="A17" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -7773,134 +7787,134 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">